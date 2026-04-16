--- v0 (2025-10-08)
+++ v1 (2026-04-16)
@@ -1,4357 +1,4900 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FB86ED1" w14:textId="569C93C5" w:rsidR="006335A5" w:rsidRPr="00331ADD" w:rsidRDefault="009275E5" w:rsidP="00AC2787">
-[...2 lines deleted...]
-        <w:ind w:left="11" w:right="4" w:hanging="10"/>
+    <w:p w14:paraId="42184D3A" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00B913E6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="25"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="25"/>
-[...9 lines deleted...]
-        <w:ind w:left="11" w:right="4" w:hanging="10"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01986B32" w14:textId="203C3DB7" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00B913E6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="25"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="25"/>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Partners in Protection: Domestic Violence Child Welfare Collaborative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6E8440" w14:textId="1BB6F7F6" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00B913E6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Batterer Accountability Specialist Guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3DA52D" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00B913E6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776D661C" w14:textId="77777777" w:rsidR="009F1305" w:rsidRPr="009F1305" w:rsidRDefault="009F1305" w:rsidP="009F1305">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F1305">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.1. SERVICE TASKS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646ED137" w14:textId="77777777" w:rsidR="009F1305" w:rsidRDefault="009F1305" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733D727F" w14:textId="512DC86D" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Within 90 calendar days of Contract execution, the Provider shall maintain one full-time Batterer Accountability Specialist (BAS) to be located at the Regional DCF Child Welfare Program Office or within the court system. This position may not supervise any direct service programs or conduct any direct services for survivors of domestic violence or their children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175E671A" w14:textId="26DDAA7A" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...5 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e position is a critical component of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partners in Protection: DV Child Welfare Collaborative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA618C1" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is recommended that the BAS utilize the Partners in Protection Orientation Guide to become familiar with the overall goals of the project, consultations, case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, training, and leadership meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC97858" w14:textId="0BB829BA" w:rsidR="0015292B" w:rsidRPr="00E06DE4" w:rsidRDefault="00D02E3A" w:rsidP="0015292B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At no time should the BAS provide any</w:t>
+      </w:r>
+      <w:r w:rsidR="00410EF0" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direct</w:t>
+      </w:r>
+      <w:r w:rsidR="0043222D" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7F7C" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as defined in CFOP 170-25, </w:t>
+      </w:r>
+      <w:r w:rsidR="0043222D" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to survivors during </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0043222D" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0043222D" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06DE4" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in which</w:t>
+      </w:r>
+      <w:r w:rsidR="0043222D" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> survivors are present</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02CB4" w:rsidRPr="00E06DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D36B75" w14:textId="77777777" w:rsidR="00D7542B" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The BAS works in conjunction with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Partners in Protection: DV Child Welfare Collaborative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Co-Located DV Advocates, who focus on the survivors' safety plans, while the BAS focuses strictly on the accountability of the perpetrator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B415D94" w14:textId="5940532B" w:rsidR="00B913E6" w:rsidRDefault="00D7542B" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Because this is not a direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service role, BAS staff should not be granted access to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osnium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Although a limited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">access user role exists, allowing entry of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and staff activities without visibility into hotline or participant records, DCF has determined </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE53DE" w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE53DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>management and confidentiality considerations</w:t>
+      </w:r>
+      <w:r w:rsidR="00D807FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAS staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE53DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not be set up as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osnium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D7542B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> users.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9EB614" w14:textId="77777777" w:rsidR="00D807FB" w:rsidRPr="00D807FB" w:rsidRDefault="00D807FB" w:rsidP="00D807FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="baseline"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DEC793" w14:textId="6DF997CC" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Provider’s BAS shall train child welfare professionals and related community partners on topics including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449B56F3" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.2.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perpetrator Engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16638E8F" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.2.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Batterer Dynamics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0460B51B" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.2.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case plan and safety actions that increase batterer accountability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D108648" w14:textId="110541B5" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The BAS is required to facilitate</w:t>
+      </w:r>
+      <w:r w:rsidR="0029247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00816014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="0029247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coordinate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training </w:t>
+      </w:r>
+      <w:r w:rsidR="0029247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opportunities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to build relationships with child welfare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>professionals and be recognized as the subject matter expert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A1E620" w14:textId="1D95999D" w:rsidR="0029247A" w:rsidRPr="00B913E6" w:rsidRDefault="0029247A" w:rsidP="0029247A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tip: Engage local BIP program leaders to </w:t>
+      </w:r>
+      <w:r w:rsidR="00456826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>co-facilitate</w:t>
+      </w:r>
+      <w:r w:rsidR="007C01C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training</w:t>
+      </w:r>
+      <w:r w:rsidR="00456826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00184DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">batterer interviewing strategies, </w:t>
+      </w:r>
+      <w:r w:rsidR="00456826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>BIP programming</w:t>
+      </w:r>
+      <w:r w:rsidR="00184DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00456826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referral </w:t>
+      </w:r>
+      <w:r w:rsidR="007C01C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>processes</w:t>
+      </w:r>
+      <w:r w:rsidR="002D62E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. The</w:t>
+      </w:r>
+      <w:r w:rsidR="007C01C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BAS can </w:t>
+      </w:r>
+      <w:r w:rsidR="002D62E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">introduce BIP </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB65B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r w:rsidR="002D62E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to child welfare professionals and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C01C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provide an overview of their role and support offered to child welfare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFC37D8" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Training must be a minimum of 45 minutes in length and have more than one attendee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF74271" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Training materials need to be submitted to your contract managers at least 30 days in advance of the facilitation date for review and approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBCD540" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00FF0259" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include documentation of training completed with Template 1 in alignment with section C.2.5.4 of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064DB6D2" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00FF0259" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.2.5.4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t xml:space="preserve">The Provider shall maintain, at a minimum, the following documentation for required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t xml:space="preserve"> or meetings, as applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6B3D19" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00FF0259" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.2.5.4.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t xml:space="preserve">Training agenda to include course titles, descriptions, objectives, number of hours, names of instructors, title or position, and dates of completion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2313EBBC" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00FF0259" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.2.5.4.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t xml:space="preserve">Titled sign-in sheet of attendees with printed names, original signatures, and title/position for in person </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t xml:space="preserve"> or meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E474451" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00FF0259" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.2.5.4.4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0259">
+        <w:t xml:space="preserve">Official attendee roll hosted on an online platform, screenshot of live meeting or training showing attendee names. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667265D3" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7931A03E" w14:textId="7392EBF1" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The BAS shall attend dependency case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and court hearings identified by the Department’s Child and Family Well-Being Regional Program Office involving cases with “Intimate Partner Violence Threatens Child” / “Household Violence Threatens Child” or other maltreatments that also involve intimate partner violence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDD5478" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...30 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are defined as a formal meeting with Department CPIs and community partners to coordinate services in accordance with CFOP 170-1, Chapter 12-4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FE79CD" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attend any dependency </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or hearings, as requested by child welfare professionals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05939135" w14:textId="5C58268E" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00F71F00" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>When schedule conflicts arise, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>he BAS should p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B913E6" w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rioritize </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B4BB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B4BB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and hearings</w:t>
+      </w:r>
+      <w:r w:rsidR="008523F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related to cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00B913E6" w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>they are monitoring for</w:t>
+      </w:r>
+      <w:r w:rsidR="00B913E6" w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> batterer compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AA4ABC" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093648AB" w14:textId="4DB9316F" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The BAS shall provide subject matter expertise (consultation) to child welfare professionals to guide the creation of safety actions and case plans that increase batterer accountability and compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028E7442" w14:textId="3EF316F1" w:rsidR="00B913E6" w:rsidRPr="009222EF" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assist child welfare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009222EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>professionals in creating</w:t>
+      </w:r>
+      <w:r w:rsidR="0062729D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safety actions and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009222EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dependency case plans that hold batterers accountable in ways that prioritize safety and compliance with court orders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0EBAEE" w14:textId="3F258B30" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00514074" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B913E6" w:rsidRPr="009222EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child Welfare Operating Procedure </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00B913E6" w:rsidRPr="009222EF">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>(CFOP) 170-5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B913E6" w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Chapter 10, Domestic Violence (DV) Consultations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Partners in Protection Orientation Guide. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062603B9" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultations may include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6990B8" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identification of risk factors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE1CBBF" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identification of dynamics of power and control and patterns of coercive control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40521D40" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identification of specific behaviors offender engaged in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to harm</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2939094D" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impact of the perpetrator’s behavior and actions on children </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C269BC7" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perpetrator interview strategies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4032DBBD" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Safety actions to hold the perpetrator accountable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D64BCA7" w14:textId="5A42CC69" w:rsidR="00C104AD" w:rsidRPr="00C104AD" w:rsidRDefault="00B913E6" w:rsidP="00F71F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perpetrator accountability strategies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C628461" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7D6E75" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The BAS shall collect information from court proceedings and monitor batterer compliance with dependency case plans and court orders to unify involved courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590343A9" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="001521F0" w:rsidRDefault="00B913E6" w:rsidP="00B83F8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001521F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The specialist monitors batterers’ compliance with dependency court plans, criminal orders, and injunctions to provide the court with data that enhances judicial decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677485D3" w14:textId="74AFDB45" w:rsidR="00E256B8" w:rsidRPr="00E256B8" w:rsidRDefault="00E256B8" w:rsidP="00B83F8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E256B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56171">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> child welfare professionals and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E256B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CLS </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56171">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E256B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the clear, case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E256B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>specific information they need to effectively present during hearings and support dependency judges’ decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E256B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>making in dependency cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0AE21B" w14:textId="342A55CC" w:rsidR="00B86566" w:rsidRPr="008E7903" w:rsidRDefault="00B913E6" w:rsidP="00B83F8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A key function is collecting information from criminal </w:t>
+      </w:r>
+      <w:r w:rsidR="00380A83" w:rsidRPr="008E7903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">court </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00380A83" w:rsidRPr="008E7903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proceedings to assist in pursuing Chapter 39 injunctions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3D252E" w14:textId="67DF76F0" w:rsidR="00C90792" w:rsidRPr="00C90792" w:rsidRDefault="00C90792" w:rsidP="00B83F8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ensure child welfare professionals follow up on any court</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>ordered firearm surrender</w:t>
+      </w:r>
+      <w:r w:rsidR="00786000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as injunctions or other orders requiring the </w:t>
+      </w:r>
+      <w:r w:rsidR="00786000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>batterer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to relinquish </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4A92" w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>firearms</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support them in documenting this follow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>up in accordance with CFOP requirements. This includes confirming efforts to communicate with law enforcement and the courts, capturing outcomes in case documentation, and elevating unresolved safety concerns through established cross</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>system communication channels to reduce the risk of lethality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12843D6F" w14:textId="6E6D32A7" w:rsidR="00B913E6" w:rsidRPr="00091EFA" w:rsidRDefault="00B913E6" w:rsidP="00B83F8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The BAS </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95946" w:rsidRPr="00091EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and DV Center leadership </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95946" w:rsidRPr="00091EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relationships and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> protocols with local batterer intervention programs (BIP) to ensure offenders are attending and complying with court-ordered courses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C2C838" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763584A4" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31824F66" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2E860E" w14:textId="42214407" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.6.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The BAS shall meet weekly with the </w:t>
+      </w:r>
+      <w:r w:rsidR="006303D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">center’s Co-Located </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DV Advocate(s) to review current referrals, share information to enhance survivor safety plans and advocacy services, identify and create plans to address project implementation gaps, create and enhance training opportunities for child welfare professionals and system partners, and develop Leadership Meeting agendas that include barriers and actions items to address identified barriers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B75EEBC" w14:textId="0FCB4EEB" w:rsidR="00256D4E" w:rsidRPr="00B32433" w:rsidRDefault="00256D4E" w:rsidP="006830C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Collaboration between the BAS and Co-Located Advocate</w:t>
+      </w:r>
+      <w:r w:rsidR="00293731" w:rsidRPr="00B32433">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is critical to the success of implementing Partners in Protection in the center’s service area. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BDCCAB" w14:textId="79A80EFF" w:rsidR="006830C7" w:rsidRPr="00384464" w:rsidRDefault="007658B2" w:rsidP="006830C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To communicate about a specific survivor in center services, a Release of Information signed by the survivor granting permission for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00943AD0" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Co-Located Advocate to confirm they are enrolled in center services</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27372" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs to be executed. The purpose of the communication is to determine if the BAS has any </w:t>
+      </w:r>
+      <w:r w:rsidR="004F459F" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27372" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E27372" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>batterer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E27372" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="00384464" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">could be used to enhance safety planning or services for the survivor. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B062D0" w:rsidRPr="00384464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2261EE8B" w14:textId="77777777" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D9B84D" w14:textId="6F2CBD2A" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.6.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Provider’s programmatic and operational leadership shall attend all virtual and in-person training and technical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assistance events</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required by the Department for the duration of this Contract, unless otherwise directed by the Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EEA370" w14:textId="77777777" w:rsidR="00C6650E" w:rsidRDefault="00DE23DF" w:rsidP="00DE23DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quarterly </w:t>
+      </w:r>
+      <w:r w:rsidR="003415E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STOP contract, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>BAS-specific</w:t>
+      </w:r>
+      <w:r w:rsidR="003415E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calls will be scheduled by the STOP Specialist </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or Child and Family Well-Being Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6650E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F22E71" w14:textId="77777777" w:rsidR="00C6650E" w:rsidRDefault="00C6650E" w:rsidP="00DE23DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The positions funded under the STOP contract are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to attend. Supervisors and program leadership are encouraged to attend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78910C6D" w14:textId="735DE02D" w:rsidR="00A42B46" w:rsidRDefault="00C6650E" w:rsidP="00A42B46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participation in Partners for Protection </w:t>
+      </w:r>
+      <w:r w:rsidR="00142A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initiative Calls hosted by FLDVC is </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5BF8" w:rsidRPr="00472E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00142A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisors and program leadership are encouraged to attend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B51DF2" w14:textId="07250868" w:rsidR="00DE23DF" w:rsidRPr="006D4FC0" w:rsidRDefault="00F94BC4" w:rsidP="006D4FC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendance at FLDVC </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">batterer accountability and/or child welfare related training opportunities is highly recommended. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F898D0D" w14:textId="77777777" w:rsidR="007275E6" w:rsidRDefault="007275E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10804D7F" w14:textId="4D068E2F" w:rsidR="00B913E6" w:rsidRPr="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.6.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Provider shall ensure the BAS participates in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00005BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Partners in Protection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quarterly Leadership Meetings to enhance batterer accountability, promote community investment, and ensure the effectiveness of the BAS Project. The Provider shall engage system leaders and leaders from underserved communities that support batterer accountability measures within the Provider's service area to attend the CPI Project’s Quarterly Leadership Meetings. The Provider’s BAS shall coordinate with the CPI Project’s DV Advocates to maintain a roster of committee members, including their roles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356DAEA4" w14:textId="77777777" w:rsidR="00CF63D9" w:rsidRPr="00B14D3E" w:rsidRDefault="00CF63D9" w:rsidP="00CF63D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14D3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Minimum of one required quarterly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058CC6B8" w14:textId="70E5433D" w:rsidR="008F6792" w:rsidRDefault="00CF63D9" w:rsidP="008E29A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addressing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>domestic violence requires a coordinated community response. It is imperative that formal meetings are arranged between the</w:t>
+      </w:r>
+      <w:r w:rsidR="00005BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BAS,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> co-located DV Advocate, DV Center Leadership, DCF Child Welfare Leadership, and frontline child welfare professionals to discuss barriers and successes to collaboration, and to develop strategies to resolve emerging issues.</w:t>
+      </w:r>
+      <w:r w:rsidR="007275E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E29A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other community partners such as law enforcement agencies, batterer intervention programs (BIPs), Community Based Care (CBC) leadership and providers, Children's Legal Services (CLS), and probation/parole should also be encouraged to attend. The purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="007275E6" w:rsidRPr="008E29A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E29A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this partnership is to enhance communication, improve relationships, and eliminate barriers which will ultimately lead to perpetrator accountability, enhanced safety, and increased family permanency, and enhanced safety for survivors and their children.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6792" w:rsidRPr="008E29A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9B340A" w14:textId="6FC6DF96" w:rsidR="009210C3" w:rsidRPr="008E29A1" w:rsidRDefault="009210C3" w:rsidP="009210C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The BAS shall engage additional system </w:t>
+      </w:r>
+      <w:r w:rsidR="00001A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>leaders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that support batterer accountability to attend </w:t>
+      </w:r>
+      <w:r w:rsidR="00783277">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leadership meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DA0027" w14:textId="42E8B33D" w:rsidR="008F6792" w:rsidRPr="00FF0259" w:rsidRDefault="008F6792" w:rsidP="008F6792">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include documentation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Template 1 in alignment with section C.2.5.4 of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE54F98" w14:textId="57E4FF06" w:rsidR="007F314E" w:rsidRPr="000D1258" w:rsidRDefault="008F6792" w:rsidP="007F314E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve">C.2.5.4. The Provider shall maintain, at a minimum, the following documentation for required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve"> or meetings, as applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C64653" w14:textId="69112A48" w:rsidR="007F314E" w:rsidRPr="000D1258" w:rsidRDefault="007F314E" w:rsidP="000D1258">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve">C.2.5.4.2. Meeting agenda with date and time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CB44BF" w14:textId="77777777" w:rsidR="008F6792" w:rsidRPr="000D1258" w:rsidRDefault="008F6792" w:rsidP="008F6792">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">C.2.5.4.3. Titled sign-in sheet of attendees with printed names, original signatures, and title/position for in person </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve"> or meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B6046D" w14:textId="1D910C6D" w:rsidR="000D1258" w:rsidRDefault="008F6792" w:rsidP="000D1258">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve">C.2.5.4.4. Official attendee roll hosted on an online platform, screenshot of live meeting or training showing attendee names. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AF8207" w14:textId="77777777" w:rsidR="000D1258" w:rsidRPr="000D1258" w:rsidRDefault="000D1258" w:rsidP="000D1258">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2529CDB7" w14:textId="0BF6B9FE" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C.1.6.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B913E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Provider shall participate in Coordinated Community Response Team (CCR), Sexual Assault Response Team (SART), or other Multidisciplinary Team (MDT) meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A37374" w14:textId="358F7D60" w:rsidR="000470B8" w:rsidRPr="003A0787" w:rsidRDefault="00A9184F" w:rsidP="000470B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0787">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The role of the B</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3494" w:rsidRPr="003A0787">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>AS is to ensure that systems, not survivors, carry the burden of accountability for batterer behavior</w:t>
+      </w:r>
+      <w:r w:rsidR="00263891" w:rsidRPr="003A0787">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012FD6AD" w14:textId="5B8C909D" w:rsidR="000470B8" w:rsidRPr="00FF0259" w:rsidRDefault="000470B8" w:rsidP="000470B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include documentation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00571A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="00E826D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>attendance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0259">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Template 1 in alignment with section C.2.5.4 of the contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234B649F" w14:textId="77777777" w:rsidR="000470B8" w:rsidRPr="000D1258" w:rsidRDefault="000470B8" w:rsidP="000470B8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve">C.2.5.4. The Provider shall maintain, at a minimum, the following documentation for required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve"> or meetings, as applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5FDCF7" w14:textId="77777777" w:rsidR="000470B8" w:rsidRPr="000D1258" w:rsidRDefault="000470B8" w:rsidP="000470B8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve">C.2.5.4.2. Meeting agenda with date and time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EACAD5C" w14:textId="77777777" w:rsidR="000470B8" w:rsidRPr="000D1258" w:rsidRDefault="000470B8" w:rsidP="000470B8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve">C.2.5.4.3. Titled sign-in sheet of attendees with printed names, original signatures, and title/position for in person </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve"> or meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21837867" w14:textId="77777777" w:rsidR="000470B8" w:rsidRDefault="000470B8" w:rsidP="000470B8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1258">
+        <w:t xml:space="preserve">C.2.5.4.4. Official attendee roll hosted on an online platform, screenshot of live meeting or training showing attendee names. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763F9B25" w14:textId="77777777" w:rsidR="000470B8" w:rsidRPr="00B913E6" w:rsidRDefault="000470B8" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B687EC" w14:textId="77777777" w:rsidR="00715E07" w:rsidRPr="00715E07" w:rsidRDefault="00715E07" w:rsidP="00715E07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">E.1. MINIMUM PERFORMANCE MEASURES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32894067" w14:textId="77777777" w:rsidR="00715E07" w:rsidRDefault="00715E07" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">E.1.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Provider shall monitor a minimum of 90% of the cases the BAS is consulted on by child welfare professionals for batterers’ compliance with dependency case plans and other court orders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A6DE8" w14:textId="54A07648" w:rsidR="006D76A9" w:rsidRDefault="007838C7" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dependency</w:t>
+      </w:r>
+      <w:r w:rsidR="006D76A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> case plans are developed </w:t>
+      </w:r>
+      <w:r w:rsidR="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="0002630A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Case Manager with </w:t>
+      </w:r>
+      <w:r w:rsidR="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00100F27" w:rsidRPr="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Community-Based Care Lead Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Lead Agency)</w:t>
+      </w:r>
+      <w:r w:rsidR="00100F27" w:rsidRPr="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Case Management Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="0002630A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00100F27" w:rsidRPr="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(CMO)</w:t>
+      </w:r>
+      <w:r w:rsidR="0002630A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F01F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Template 1 – STOP BAS report will only calculate</w:t>
+      </w:r>
+      <w:r w:rsidR="00996828">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00996828">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>performance measure related to</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consultations with</w:t>
+      </w:r>
+      <w:r w:rsidR="00996828">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CBCs/CMOs</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9AB93A" w14:textId="45085F67" w:rsidR="00207733" w:rsidRPr="006D76A9" w:rsidRDefault="00207733" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Collaborate with CPIs and Lead Agency/CMO</w:t>
+      </w:r>
+      <w:r w:rsidR="000309A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">articipate in Case Transfer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000309A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IPV Maltreatment </w:t>
+      </w:r>
+      <w:r w:rsidR="000309A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00996828">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance monitoring in the early stages of </w:t>
+      </w:r>
+      <w:r w:rsidR="0039461B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the case </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB49BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r w:rsidR="0039461B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EDFF79" w14:textId="77777777" w:rsidR="00207733" w:rsidRDefault="003F0E4B" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CFOP 170-01, Chapter 7 – </w:t>
+      </w:r>
+      <w:r w:rsidR="006214A0" w:rsidRPr="003F0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Purpose of case transfer from investigations to case management</w:t>
+      </w:r>
+      <w:r w:rsidR="00207733">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E14657" w14:textId="4473937D" w:rsidR="006214A0" w:rsidRDefault="003F0E4B" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To ensure that the transfer of primary responsibility for a case involving an unsafe child is based on sufficient information and understanding as to the impending danger threats that must be managed with a safety plan and remediated with a case plan. To the fullest extent possible, this will be achieved through face-to-face discussion(s) between the child welfare professionals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>responsible for current and future safety management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1BAEE3" w14:textId="0382CF9B" w:rsidR="00984226" w:rsidRDefault="00984226" w:rsidP="00C16CEF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If consultation is with DCF, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be selected for this performance measure on the consultation log</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as DCF doesn’t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71504">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> develop dependency case plans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC1DF7C" w14:textId="32A0565C" w:rsidR="00C16CEF" w:rsidRPr="003F0E4B" w:rsidRDefault="007B7DE8" w:rsidP="00C16CEF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:overflowPunct w:val="0"/>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For consultations with CBCs/CMOs, i</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is selected on the consultation log for this performance measure, </w:t>
+      </w:r>
+      <w:r w:rsidR="008154B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00984226">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsultation note must </w:t>
+      </w:r>
+      <w:r w:rsidR="00984226">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>BAS initiated b</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>atterer compliance monitoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00984226">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C941AEF" w14:textId="77777777" w:rsidR="00F61F36" w:rsidRDefault="00F61F36" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567876D3" w14:textId="303A6DD4" w:rsidR="00715E07" w:rsidRPr="00715E07" w:rsidRDefault="00715E07" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">E.1.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Provider’s BAS shall provide consultations to child welfare professionals that guide the creation of safety actions and case plans that increase batterer accountability to enhance survivor and child safety in 90% of total consultations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63264D25" w14:textId="0D84E38C" w:rsidR="00F04EF5" w:rsidRPr="00B913E6" w:rsidRDefault="00F04EF5" w:rsidP="00F61F36">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborate with CPIs and Co-Located Advocates to </w:t>
+      </w:r>
+      <w:r w:rsidR="0039678E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support the creation of safety actions that </w:t>
+      </w:r>
+      <w:r w:rsidR="0039678E" w:rsidRPr="00715E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>increase batterer accountability to enhance survivor and child safety</w:t>
+      </w:r>
+      <w:r w:rsidR="0039678E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F154BF7" w14:textId="77777777" w:rsidR="00787CB0" w:rsidRDefault="00787CB0" w:rsidP="0039461B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...25 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dependency case plans are developed by a Case Manager with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Community-Based Care Lead Agency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Lead Agency)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Case Management Organization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100F27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(CMO)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A8C5B9" w14:textId="54BE5EDF" w:rsidR="0039461B" w:rsidRDefault="0039461B" w:rsidP="00787CB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborate with CPIs and Lead Agency/CMO to participate in Case Transfer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Staffings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support the creation of </w:t>
+      </w:r>
+      <w:r w:rsidR="0039678E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety actions and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>case plans that increase batterer accountability to enhance survivor and child safety</w:t>
+      </w:r>
+      <w:r w:rsidR="004F44D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidR="001650CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>early stages of the case management process</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(See purpose of Case Transfer Staffing above)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E962E85" w14:textId="4519B93E" w:rsidR="00FB5B44" w:rsidRDefault="00FB5B44" w:rsidP="00FB5B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Since both DCF and CBCs/CMOs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> create safety actions, Template 1 – STOP BAS report will calculate this performance measure in relation to every case that ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00E631BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s at least one consultation documented. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9C28F" w14:textId="597F478B" w:rsidR="00743FE4" w:rsidRPr="001C4869" w:rsidRDefault="00743FE4" w:rsidP="001C4869">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tip: ensure child welfare professionals understand that this is a minimum requirement </w:t>
+      </w:r>
+      <w:r w:rsidR="00350B74" w:rsidRPr="001C4869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ensure contractual compliance. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If they consult before they are ready to create safety actions, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE70DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schedule a follow-up consultation. </w:t>
+      </w:r>
+      <w:r w:rsidR="00350B74" w:rsidRPr="001C4869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This requirement can also be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>shared during</w:t>
+      </w:r>
+      <w:r w:rsidR="00B612F4" w:rsidRPr="001C4869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quarterly leadership </w:t>
+      </w:r>
+      <w:r w:rsidR="00B612F4" w:rsidRPr="001C4869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA10B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to ensure system-wide knowledge of this consultation requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B612F4" w:rsidRPr="001C4869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCBC89A" w14:textId="77777777" w:rsidR="00A00D64" w:rsidRDefault="00E631BF" w:rsidP="00FB5B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
-[...233 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If “yes” is selected on the consultation log for this performance measure, the consultation note must include</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one of the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1121CB8E" w14:textId="5BAC3232" w:rsidR="00A00D64" w:rsidRDefault="00E631BF" w:rsidP="00A00D64">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Guided the child welfare professional in creating safety actions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D64" w:rsidRPr="00A00D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that increase batterer accountability</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0017440A" w14:textId="445522B8" w:rsidR="00E631BF" w:rsidRDefault="00EA6E08" w:rsidP="00A00D64">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Guided child welfare professional in creating case plans that increase batterer accountability.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637265EF" w14:textId="1C937777" w:rsidR="00A00D64" w:rsidRPr="006D76A9" w:rsidRDefault="00A00D64" w:rsidP="00A00D64">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“Guided child welfare professional in creating safety actions and case plans that increase batterer accountability.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66735A76" w14:textId="77777777" w:rsidR="00715E07" w:rsidRPr="00715E07" w:rsidRDefault="00715E07" w:rsidP="00715E07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683C05C7" w14:textId="77777777" w:rsidR="00715E07" w:rsidRPr="00715E07" w:rsidRDefault="00715E07" w:rsidP="000F7E43">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00715E07" w:rsidRPr="00715E07">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1530" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12147E56" w14:textId="77777777" w:rsidR="00ED08BA" w:rsidRDefault="00ED08BA">
+    <w:p w14:paraId="42CD6D05" w14:textId="77777777" w:rsidR="00F60A34" w:rsidRDefault="00F60A34" w:rsidP="00B913E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18BA43A4" w14:textId="77777777" w:rsidR="00ED08BA" w:rsidRDefault="00ED08BA">
+    <w:p w14:paraId="632B8D3A" w14:textId="77777777" w:rsidR="00F60A34" w:rsidRDefault="00F60A34" w:rsidP="00B913E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...266 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E9EAEBB" w14:textId="77777777" w:rsidR="00ED08BA" w:rsidRDefault="00ED08BA">
+    <w:p w14:paraId="2C08B87C" w14:textId="77777777" w:rsidR="00F60A34" w:rsidRDefault="00F60A34" w:rsidP="00B913E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72968049" w14:textId="77777777" w:rsidR="00ED08BA" w:rsidRDefault="00ED08BA">
+    <w:p w14:paraId="65B05CE9" w14:textId="77777777" w:rsidR="00F60A34" w:rsidRDefault="00F60A34" w:rsidP="00B913E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E0E5944" w14:textId="77777777" w:rsidR="006968D0" w:rsidRDefault="009275E5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4357CEF7" w14:textId="44024306" w:rsidR="00B913E6" w:rsidRDefault="00B913E6" w:rsidP="00B913E6">
     <w:pPr>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="-48" w:firstLine="0"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...820 lines deleted...]
-      </mc:AlternateContent>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:kern w:val="0"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Guidance Document </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1666949E" wp14:editId="27C02D4F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-306729</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-399327</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3096895" cy="843280"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="13970"/>
+          <wp:wrapNone/>
+          <wp:docPr id="234094168" name="Picture 234094168" descr="Large Rectangle Shape DCF DV Program Logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="Large Rectangle Shape DCF DV Program Logo"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" r:link="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3096895" cy="843280"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-  </w:p>
-[...1449 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="00664328">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:kern w:val="0"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1 - BAS</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12002B46"/>
+    <w:nsid w:val="0BFD21B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D22C8138"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="052CAC0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C942F38"/>
+    <w:nsid w:val="142618AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7C52B380"/>
-[...205 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+    <w:tmpl w:val="B3F8A640"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A220BCB"/>
+    <w:nsid w:val="1DE338EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5074CD34"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="3C60B820"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62674B9E"/>
+    <w:nsid w:val="1EC35FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="458EB1D6"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="29085CBE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65873E19"/>
+    <w:nsid w:val="27A1067F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="458EB1D6"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="39C0054A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8D20CB"/>
+    <w:nsid w:val="45BC057B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="868A020A"/>
-[...204 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+    <w:tmpl w:val="E18C58AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="38096215">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6053261C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7A8F646"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78860632"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0C265CC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1098209916">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1904293987">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1195189467">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1440951088">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1631084166">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1123424134">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2097479981">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2069456721">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="295063350">
+  <w:num w:numId="8" w16cid:durableId="1427657794">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006968D0"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F162C2"/>
+    <w:rsidRoot w:val="00B913E6"/>
+    <w:rsid w:val="00001A16"/>
+    <w:rsid w:val="00005BAE"/>
+    <w:rsid w:val="0002630A"/>
+    <w:rsid w:val="000309A8"/>
+    <w:rsid w:val="000470B8"/>
+    <w:rsid w:val="000567E5"/>
+    <w:rsid w:val="00061EE8"/>
+    <w:rsid w:val="00091EFA"/>
+    <w:rsid w:val="000D1258"/>
+    <w:rsid w:val="000E325D"/>
+    <w:rsid w:val="000F0B31"/>
+    <w:rsid w:val="000F7E43"/>
+    <w:rsid w:val="00100F27"/>
+    <w:rsid w:val="00135BE4"/>
+    <w:rsid w:val="00142A6B"/>
+    <w:rsid w:val="001521F0"/>
+    <w:rsid w:val="0015292B"/>
+    <w:rsid w:val="001650CF"/>
+    <w:rsid w:val="00184DA5"/>
+    <w:rsid w:val="001B0F89"/>
+    <w:rsid w:val="001C4869"/>
+    <w:rsid w:val="00207733"/>
+    <w:rsid w:val="002130B0"/>
+    <w:rsid w:val="002155FB"/>
+    <w:rsid w:val="00240245"/>
+    <w:rsid w:val="0024284C"/>
+    <w:rsid w:val="00256D4E"/>
+    <w:rsid w:val="00263891"/>
+    <w:rsid w:val="0029247A"/>
+    <w:rsid w:val="00293731"/>
+    <w:rsid w:val="002A4426"/>
+    <w:rsid w:val="002A6A39"/>
+    <w:rsid w:val="002D62E1"/>
+    <w:rsid w:val="002F124E"/>
+    <w:rsid w:val="002F586A"/>
+    <w:rsid w:val="00302C48"/>
+    <w:rsid w:val="00303D27"/>
+    <w:rsid w:val="003372AC"/>
+    <w:rsid w:val="003415E1"/>
+    <w:rsid w:val="00350B74"/>
+    <w:rsid w:val="00375839"/>
+    <w:rsid w:val="00380A83"/>
+    <w:rsid w:val="00384464"/>
+    <w:rsid w:val="0039461B"/>
+    <w:rsid w:val="0039678E"/>
+    <w:rsid w:val="003A0787"/>
+    <w:rsid w:val="003C51CF"/>
+    <w:rsid w:val="003E7F7C"/>
+    <w:rsid w:val="003F0E4B"/>
+    <w:rsid w:val="00410EF0"/>
+    <w:rsid w:val="0043222D"/>
+    <w:rsid w:val="00443922"/>
+    <w:rsid w:val="00456826"/>
+    <w:rsid w:val="00472E79"/>
+    <w:rsid w:val="004F44D7"/>
+    <w:rsid w:val="004F459F"/>
+    <w:rsid w:val="00514074"/>
+    <w:rsid w:val="00515025"/>
+    <w:rsid w:val="00537416"/>
+    <w:rsid w:val="00571A98"/>
+    <w:rsid w:val="00572DB4"/>
+    <w:rsid w:val="00583B98"/>
+    <w:rsid w:val="005879E9"/>
+    <w:rsid w:val="005A2A99"/>
+    <w:rsid w:val="005B4BB7"/>
+    <w:rsid w:val="005F4725"/>
+    <w:rsid w:val="006214A0"/>
+    <w:rsid w:val="0062729D"/>
+    <w:rsid w:val="006303D5"/>
+    <w:rsid w:val="00664328"/>
+    <w:rsid w:val="006765A0"/>
+    <w:rsid w:val="006830C7"/>
+    <w:rsid w:val="006956FD"/>
+    <w:rsid w:val="006B043F"/>
+    <w:rsid w:val="006B4A92"/>
+    <w:rsid w:val="006C3C65"/>
+    <w:rsid w:val="006D4FC0"/>
+    <w:rsid w:val="006D76A9"/>
+    <w:rsid w:val="00715E07"/>
+    <w:rsid w:val="007275E6"/>
+    <w:rsid w:val="00743FE4"/>
+    <w:rsid w:val="007658B2"/>
+    <w:rsid w:val="00782DB6"/>
+    <w:rsid w:val="00783277"/>
+    <w:rsid w:val="007838C7"/>
+    <w:rsid w:val="00786000"/>
+    <w:rsid w:val="00787CB0"/>
+    <w:rsid w:val="007B7DE8"/>
+    <w:rsid w:val="007C01C8"/>
+    <w:rsid w:val="007C3494"/>
+    <w:rsid w:val="007F314E"/>
+    <w:rsid w:val="008154B6"/>
+    <w:rsid w:val="00816014"/>
+    <w:rsid w:val="008523F2"/>
+    <w:rsid w:val="008743D1"/>
+    <w:rsid w:val="008A06F6"/>
+    <w:rsid w:val="008D6F5C"/>
+    <w:rsid w:val="008E29A1"/>
+    <w:rsid w:val="008E7903"/>
+    <w:rsid w:val="008F6792"/>
+    <w:rsid w:val="0091165B"/>
+    <w:rsid w:val="009210C3"/>
+    <w:rsid w:val="009222EF"/>
+    <w:rsid w:val="00943AD0"/>
+    <w:rsid w:val="00950823"/>
+    <w:rsid w:val="0096425D"/>
+    <w:rsid w:val="00984226"/>
+    <w:rsid w:val="00996828"/>
+    <w:rsid w:val="009B401D"/>
+    <w:rsid w:val="009B5BF8"/>
+    <w:rsid w:val="009C09CB"/>
+    <w:rsid w:val="009F01F9"/>
+    <w:rsid w:val="009F1305"/>
+    <w:rsid w:val="00A00D64"/>
+    <w:rsid w:val="00A42B46"/>
+    <w:rsid w:val="00A6657C"/>
+    <w:rsid w:val="00A71504"/>
+    <w:rsid w:val="00A9184F"/>
+    <w:rsid w:val="00AA2E11"/>
+    <w:rsid w:val="00AC7454"/>
+    <w:rsid w:val="00AE70DF"/>
+    <w:rsid w:val="00B062D0"/>
+    <w:rsid w:val="00B32433"/>
+    <w:rsid w:val="00B42A44"/>
+    <w:rsid w:val="00B56171"/>
+    <w:rsid w:val="00B612F4"/>
+    <w:rsid w:val="00B83F8A"/>
+    <w:rsid w:val="00B86566"/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rsid w:val="00B95946"/>
+    <w:rsid w:val="00BA2B5B"/>
+    <w:rsid w:val="00BC1D9B"/>
+    <w:rsid w:val="00BD563A"/>
+    <w:rsid w:val="00BE4286"/>
+    <w:rsid w:val="00C027C9"/>
+    <w:rsid w:val="00C104AD"/>
+    <w:rsid w:val="00C129BC"/>
+    <w:rsid w:val="00C16CEF"/>
+    <w:rsid w:val="00C50682"/>
+    <w:rsid w:val="00C6650E"/>
+    <w:rsid w:val="00C90792"/>
+    <w:rsid w:val="00CA10B0"/>
+    <w:rsid w:val="00CB6AF2"/>
+    <w:rsid w:val="00CC7E2F"/>
+    <w:rsid w:val="00CF63D9"/>
+    <w:rsid w:val="00D02E3A"/>
+    <w:rsid w:val="00D7542B"/>
+    <w:rsid w:val="00D807FB"/>
+    <w:rsid w:val="00D90F7A"/>
+    <w:rsid w:val="00D97471"/>
+    <w:rsid w:val="00DB49BB"/>
+    <w:rsid w:val="00DB65B2"/>
+    <w:rsid w:val="00DE23DF"/>
+    <w:rsid w:val="00DE53DE"/>
+    <w:rsid w:val="00E06DE4"/>
+    <w:rsid w:val="00E256B8"/>
+    <w:rsid w:val="00E27372"/>
+    <w:rsid w:val="00E631BF"/>
+    <w:rsid w:val="00E826D2"/>
+    <w:rsid w:val="00E84C96"/>
+    <w:rsid w:val="00EA6E08"/>
+    <w:rsid w:val="00ED33D2"/>
+    <w:rsid w:val="00EF272D"/>
+    <w:rsid w:val="00F02CB4"/>
+    <w:rsid w:val="00F04EF5"/>
+    <w:rsid w:val="00F0593D"/>
+    <w:rsid w:val="00F1180D"/>
+    <w:rsid w:val="00F24DA3"/>
+    <w:rsid w:val="00F60A34"/>
+    <w:rsid w:val="00F61F36"/>
+    <w:rsid w:val="00F71F00"/>
+    <w:rsid w:val="00F94BC4"/>
+    <w:rsid w:val="00FA6233"/>
+    <w:rsid w:val="00FB5B44"/>
+    <w:rsid w:val="00FC721A"/>
+    <w:rsid w:val="00FD5D56"/>
+    <w:rsid w:val="00FD6DA9"/>
+    <w:rsid w:val="00FF0259"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5EF78924"/>
-  <w15:docId w15:val="{6FCAEBBD-21A6-4FF4-9F97-4A10D679D12A}"/>
+  <w14:docId w14:val="4B278540"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F104ECE0-F331-42F1-ADE8-4902986A14DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4692,201 +5235,689 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
     <w:pPr>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-      <w:ind w:left="730" w:hanging="370"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B913E6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B913E6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B913E6"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E1EBB"/>
+    <w:rsid w:val="00B913E6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E1EBB"/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B913E6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eww.dcf.state.fl.us/asg/pdf/170-5.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://eww.dcf.state.fl.us/webservices/logo/programs/dv/images/DCF_logo_ReLg.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4894,51 +5925,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5088,79 +6119,402 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="df85a238-598f-4719-aedf-ff7537720749" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2e7a63c6-a9f7-46a4-b7b7-73ecbff2fc88">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010026CE1937BA3BAE4D9AB8DC09E347450F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23f55e26e997a2d090f8fcc436eea82a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2e7a63c6-a9f7-46a4-b7b7-73ecbff2fc88" xmlns:ns3="df85a238-598f-4719-aedf-ff7537720749" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5703b0b34f0802cb1c2e6495a8bd29f3" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="2e7a63c6-a9f7-46a4-b7b7-73ecbff2fc88"/>
+    <xsd:import namespace="df85a238-598f-4719-aedf-ff7537720749"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="8" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="9" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e7a63c6-a9f7-46a4-b7b7-73ecbff2fc88" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="485cb411-4442-4ffa-af81-3ff6857008b2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="df85a238-598f-4719-aedf-ff7537720749" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f1be2d47-962c-4576-94de-36b1a4380640}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="df85a238-598f-4719-aedf-ff7537720749">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E7F5138-4A9F-4DA5-8D7C-CD6F9E1865DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="df85a238-598f-4719-aedf-ff7537720749"/>
+    <ds:schemaRef ds:uri="2e7a63c6-a9f7-46a4-b7b7-73ecbff2fc88"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{320D9BD9-092F-4A2C-A76E-53FD345AD5E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{805CF158-CA6A-4E5B-AA7C-82B9B11F100F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="2e7a63c6-a9f7-46a4-b7b7-73ecbff2fc88"/>
+    <ds:schemaRef ds:uri="df85a238-598f-4719-aedf-ff7537720749"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4284</Characters>
+  <Pages>6</Pages>
+  <Words>2185</Words>
+  <Characters>12458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5025</CharactersWithSpaces>
+  <CharactersWithSpaces>14614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Guidance 1- Certified Domestic Violence Center Expiration-Termination Transition</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>McElroy, Tamara</dc:creator>
+  <dc:creator>Rey, Jennifer</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010026CE1937BA3BAE4D9AB8DC09E347450F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>